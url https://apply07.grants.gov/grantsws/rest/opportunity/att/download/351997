--- v0 (2026-06-03)
+++ v1 (2026-10-21)
@@ -234,97 +234,79 @@
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="1FE3144A" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> necessary, reasonable, and allocable to activities listed in the Statement of Work sections of the application</w:t>
       </w:r>
       <w:r w:rsidR="00596DB9" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Sufficient information must be provided to determine that </w:t>
       </w:r>
       <w:r w:rsidR="00245714" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">the costs </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">are </w:t>
+        <w:t xml:space="preserve">the costs are </w:t>
       </w:r>
       <w:r w:rsidR="2F04C1FE" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="1FE3144A" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>compliance with</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2 CFR Part 200, Uniform Administrative Requirements, Cost Principles, and Audit Requirements for Federal Awards. </w:t>
+        <w:t xml:space="preserve">compliance with 2 CFR Part 200, Uniform Administrative Requirements, Cost Principles, and Audit Requirements for Federal Awards. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="333588DC" w14:textId="76B2AAFB" w:rsidR="008125EB" w:rsidRPr="00CC581C" w:rsidRDefault="008125EB" w:rsidP="244DDEA8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7217E96E" w14:textId="2B70F338" w:rsidR="008125EB" w:rsidRPr="00CC581C" w:rsidRDefault="000050F4" w:rsidP="244DDEA8">
+    <w:p w14:paraId="7217E96E" w14:textId="4C2B32FC" w:rsidR="008125EB" w:rsidRPr="00CC581C" w:rsidRDefault="000050F4" w:rsidP="244DDEA8">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alignment with SF424 –</w:t>
       </w:r>
       <w:r w:rsidR="006B1EE9" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -389,62 +371,60 @@
         </w:rPr>
         <w:t>period of performance</w:t>
       </w:r>
       <w:r w:rsidR="00C31617" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be accounted for in the cost calculations.  Additionally, t</w:t>
       </w:r>
       <w:r w:rsidR="4ACA7771" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>he component costs</w:t>
       </w:r>
       <w:r w:rsidR="67958177" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> provided in the Budget Narrative must reasonably </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> provided in the Budget Narrative must </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6AC8" w:rsidRPr="00CC581C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>be reasonably calculated</w:t>
+      </w:r>
       <w:r w:rsidR="1E952065" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="021A7868" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">items must </w:t>
       </w:r>
       <w:r w:rsidR="1E952065" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidR="3F19159B" w:rsidRPr="00CC581C">
@@ -1073,119 +1053,129 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Travel</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC581C">
         <w:t xml:space="preserve"> – For grantee staff only, specify the purpose</w:t>
       </w:r>
       <w:r w:rsidR="0E9C0AE9" w:rsidRPr="00CC581C">
         <w:t xml:space="preserve"> and how the cost </w:t>
       </w:r>
       <w:r w:rsidR="2E50EA33" w:rsidRPr="00CC581C">
         <w:t>is calculated</w:t>
       </w:r>
       <w:r w:rsidR="0E9C0AE9" w:rsidRPr="00CC581C">
         <w:t xml:space="preserve"> such as the</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC581C">
         <w:t xml:space="preserve"> number of staff traveling, mileage, per diem, estimated number of in-state and out-of-state trips, and other costs for each type of travel. More information on federal per diem rates can be found on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="00CC581C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>GSA per diem page</w:t>
+          <w:t>GSA per diem</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CC581C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CC581C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CC581C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="176EC59B" w14:textId="77777777" w:rsidR="00663727" w:rsidRPr="00CC581C" w:rsidRDefault="00663727" w:rsidP="009708E6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F9F8109" w14:textId="1245CFA4" w:rsidR="00663727" w:rsidRPr="00CC581C" w:rsidRDefault="22B96C55" w:rsidP="0008420E">
+    <w:p w14:paraId="0F9F8109" w14:textId="7FDA700C" w:rsidR="00663727" w:rsidRPr="00CC581C" w:rsidRDefault="22B96C55" w:rsidP="0008420E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC581C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Equipment</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC581C">
         <w:t xml:space="preserve"> – Identify each item of equipment you expect to purchase that has an estimated acquisition cost of $</w:t>
       </w:r>
       <w:r w:rsidR="602247CD" w:rsidRPr="00CC581C">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00FE5664" w:rsidRPr="00CC581C">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC581C">
         <w:t>,000 or more per unit (or if your capitalization level is less than $</w:t>
       </w:r>
       <w:r w:rsidR="5EEE8048" w:rsidRPr="00CC581C">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00FE5664" w:rsidRPr="00CC581C">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC581C">
         <w:t>,000, use your capitalization level) and a useful lifetime of more than one year (see 2 CFR 200.1 for the definition of Equipment). List the item, quantity, and the unit cost per item. Items with a unit cost of less than $</w:t>
       </w:r>
       <w:r w:rsidR="01E40552" w:rsidRPr="00CC581C">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00FE5664" w:rsidRPr="00CC581C">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC581C">
         <w:t xml:space="preserve">,000 are supplies, not “equipment.” In general, we do not permit the purchase of equipment during the last funded year of the grant. </w:t>
       </w:r>
       <w:r w:rsidR="4E6853AD" w:rsidRPr="00CC581C">
         <w:t xml:space="preserve">Please note that if awarded, a separate amendment request for all equipment (including equipment purchased by subrecipients) must be submitted and receive </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002D6AC8" w:rsidRPr="00CC581C">
+        <w:t>additional</w:t>
+      </w:r>
       <w:r w:rsidR="4E6853AD" w:rsidRPr="00CC581C">
         <w:t xml:space="preserve"> prior approval before any equipment may be purchased.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7525F2CF" w14:textId="77777777" w:rsidR="00663727" w:rsidRPr="00CC581C" w:rsidRDefault="00663727" w:rsidP="009708E6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BE0E669" w14:textId="07AFD2B3" w:rsidR="00663727" w:rsidRPr="00CC581C" w:rsidRDefault="22B96C55" w:rsidP="0008420E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC581C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1437,82 +1427,80 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC581C">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC581C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide clear and specific detail, including costs, for each item so that we can determine whether the costs are necessary, reasonable, and allocable. List items not covered elsewhere. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF81EB7" w14:textId="77777777" w:rsidR="009D50CF" w:rsidRPr="00CC581C" w:rsidRDefault="009D50CF" w:rsidP="009D50CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B804B3C" w14:textId="4F2C66B6" w:rsidR="00663727" w:rsidRPr="00CC581C" w:rsidRDefault="009D50CF" w:rsidP="009D50CF">
+    <w:p w14:paraId="7B804B3C" w14:textId="15229EDA" w:rsidR="00663727" w:rsidRPr="00CC581C" w:rsidRDefault="009D50CF" w:rsidP="009D50CF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC581C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00CC581C">
+      <w:r w:rsidR="002D6AC8" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC581C">
+      <w:r w:rsidR="002D6AC8" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> All</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>All</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CC581C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> direct participant </w:t>
       </w:r>
       <w:r w:rsidR="0025212B" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">costs provided by the applicant/grant recipient </w:t>
       </w:r>
       <w:r w:rsidR="003F6305" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">should be </w:t>
       </w:r>
       <w:r w:rsidR="00D4585C" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>delineated</w:t>
       </w:r>
       <w:r w:rsidR="003F6305" w:rsidRPr="00CC581C">
@@ -1710,94 +1698,110 @@
     </w:p>
     <w:p w14:paraId="5901C7FA" w14:textId="733BC90A" w:rsidR="00A63911" w:rsidRPr="00CC581C" w:rsidRDefault="00A63911" w:rsidP="244DDEA8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other Budgetary Considerations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD223FF" w14:textId="3D714891" w:rsidR="244DDEA8" w:rsidRPr="00CC581C" w:rsidRDefault="244DDEA8" w:rsidP="244DDEA8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="710C8382" w14:textId="4CF53064" w:rsidR="00A63911" w:rsidRPr="00CC581C" w:rsidRDefault="00A63911" w:rsidP="244DDEA8">
+    <w:p w14:paraId="710C8382" w14:textId="4722D96D" w:rsidR="00A63911" w:rsidRPr="00CC581C" w:rsidRDefault="00A63911" w:rsidP="244DDEA8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Equipment</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>To purchase capital assets (including equipment), the award recipient must submit a request and</w:t>
+        <w:t>To purchase capital assets (including equipment), the award recipient</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6AC8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC581C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>must submit a request and</w:t>
       </w:r>
       <w:r w:rsidR="009708E6" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>receive prior written approval from the Grant Officer as defined in the Uniform Guidance at 2 CFR 200.1 and 200.439. A request to purchase capital assets (equipment) will be reviewed and approved in an amendment to the award. See 2 CFR 200.1 for the definitions of capital expenditures, equipment, special purpose equipment, general purpose equipment, and capital assets. The capital asset of equipment is defined as tangible personal property (including information technology systems</w:t>
       </w:r>
       <w:r w:rsidR="003C3B77" w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, subscriptions, etc.</w:t>
       </w:r>
@@ -1879,51 +1883,51 @@
       </w:r>
       <w:r w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Procurement of goods and services will be conducted in accordance with the applicant’s written procurement policies and procedures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3842BC3B" w14:textId="77777777" w:rsidR="00554D65" w:rsidRPr="00CC581C" w:rsidRDefault="00554D65" w:rsidP="00554D65">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02DB8D20" w14:textId="7E55E6E8" w:rsidR="00A63911" w:rsidRPr="00CC581C" w:rsidRDefault="00A63911" w:rsidP="244DDEA8">
+    <w:p w14:paraId="2F09A31D" w14:textId="77777777" w:rsidR="00625AAC" w:rsidRPr="00625AAC" w:rsidRDefault="00A63911" w:rsidP="244DDEA8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Indirect</w:t>
@@ -1944,139 +1948,171 @@
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Costs</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Any indirect costs not supported by a submitted and current signed NICRA or CAP and exceed the de minimis rate of 15 percent of modified total direct </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">costs as defined in the Uniform Guidance, codified at 2 CFR 200.1 “Modified Total Direct Cost (MTDC)”, are not allowable.  </w:t>
       </w:r>
-      <w:r w:rsidR="00821789" w:rsidRPr="00CC581C">
+    </w:p>
+    <w:p w14:paraId="1FC35166" w14:textId="77777777" w:rsidR="00625AAC" w:rsidRPr="00625AAC" w:rsidRDefault="00625AAC" w:rsidP="00625AAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C43081" w:rsidRPr="00CC581C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02DB8D20" w14:textId="74164D91" w:rsidR="00A63911" w:rsidRPr="00CC581C" w:rsidRDefault="00C43081" w:rsidP="00625AAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Modified Total Direct Cost (MTDC) means all direct salaries and wages, applicable fringe benefits, materials and supplies, services, travel, and up to the first $25,000 of each subaward (regardless of the period of performance of the subawards under the award). MTDC excludes equipment, capital expenditures, charges for patient care, rental costs, tuition remission, scholarships and fellowships, participant support costs and the portion of each subaward </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C43081" w:rsidRPr="00CC581C">
+        <w:t>Modified Total Direct Cost (MTDC) means all direct salaries and wages, applicable fringe benefits, materials and supplies, services, travel, and up to the first $</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6AC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in excess of</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C43081" w:rsidRPr="00CC581C">
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC581C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> $25,000. Other items may only be excluded when necessary to avoid a serious inequity in the distribution of indirect costs, and with the approval of the cognizant agency for indirect costs.</w:t>
+        <w:t>,000 of each subaward (regardless of the period of performance of the subawards under the award). MTDC excludes equipment, capital expenditures, charges for patient care, rental costs, tuition remission, scholarships and fellowships, participant support costs and the portion of each subaward in excess of $</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6AC8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC581C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,000. Other items may only be excluded when necessary to avoid a serious inequity in the distribution of indirect costs, and with the approval of the cognizant agency for indirect costs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACC7474" w14:textId="77777777" w:rsidR="008C255B" w:rsidRPr="00CC581C" w:rsidRDefault="008C255B" w:rsidP="009708E6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75E89B66" w14:textId="3AAFEDA0" w:rsidR="008C255B" w:rsidRPr="00CC581C" w:rsidRDefault="008C255B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C255B" w:rsidRPr="00CC581C" w:rsidSect="00815EB6">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FDD5BC4" w14:textId="77777777" w:rsidR="000475B4" w:rsidRDefault="000475B4" w:rsidP="00663727">
+    <w:p w14:paraId="18180797" w14:textId="77777777" w:rsidR="0094128D" w:rsidRDefault="0094128D" w:rsidP="00663727">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E113926" w14:textId="77777777" w:rsidR="000475B4" w:rsidRDefault="000475B4" w:rsidP="00663727">
+    <w:p w14:paraId="17FC3FB5" w14:textId="77777777" w:rsidR="0094128D" w:rsidRDefault="0094128D" w:rsidP="00663727">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="752E3006" w14:textId="77777777" w:rsidR="000475B4" w:rsidRDefault="000475B4"/>
+    <w:p w14:paraId="73613C3D" w14:textId="77777777" w:rsidR="0094128D" w:rsidRDefault="0094128D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2186,107 +2222,108 @@
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74C62A61" w14:textId="77777777" w:rsidR="000475B4" w:rsidRDefault="000475B4" w:rsidP="00663727">
+    <w:p w14:paraId="4CF8735E" w14:textId="77777777" w:rsidR="0094128D" w:rsidRDefault="0094128D" w:rsidP="00663727">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CA324A8" w14:textId="77777777" w:rsidR="000475B4" w:rsidRDefault="000475B4" w:rsidP="00663727">
+    <w:p w14:paraId="1CFBB33F" w14:textId="77777777" w:rsidR="0094128D" w:rsidRDefault="0094128D" w:rsidP="00663727">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="287098F5" w14:textId="77777777" w:rsidR="000475B4" w:rsidRDefault="000475B4"/>
+    <w:p w14:paraId="6171B059" w14:textId="77777777" w:rsidR="0094128D" w:rsidRDefault="0094128D"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05996E00" w14:textId="35800B2D" w:rsidR="00406F8D" w:rsidRPr="003D34FB" w:rsidRDefault="003D34FB" w:rsidP="003D34FB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003D34FB">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Budget Narrative Instructions</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="968752352"/>
       <w:placeholder>
         <w:docPart w:val="986F8669E6B6429484835E99E35A0911"/>
       </w:placeholder>
       <w:temporary/>
       <w:showingPlcHdr/>
       <w15:appearance w15:val="hidden"/>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="3B539C0F" w14:textId="77777777" w:rsidR="00406F8D" w:rsidRDefault="00406F8D">
         <w:pPr>
           <w:pStyle w:val="Header"/>
         </w:pPr>
         <w:r>
           <w:t>[Type here]</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="127D480D" w14:textId="3E00AF58" w:rsidR="00CC581C" w:rsidRPr="00CC581C" w:rsidRDefault="00CC581C" w:rsidP="00CC581C">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5363,56 +5400,56 @@
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="111049042">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1116486465">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1980063981">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="233006785">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1308709683">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1021781423">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00663727"/>
     <w:rsid w:val="00002773"/>
     <w:rsid w:val="000050F4"/>
     <w:rsid w:val="00014698"/>
     <w:rsid w:val="00026B88"/>
@@ -5429,126 +5466,131 @@
     <w:rsid w:val="000B37D2"/>
     <w:rsid w:val="000F5C4F"/>
     <w:rsid w:val="00103EBA"/>
     <w:rsid w:val="001123D3"/>
     <w:rsid w:val="00113E69"/>
     <w:rsid w:val="00170775"/>
     <w:rsid w:val="00171351"/>
     <w:rsid w:val="00175779"/>
     <w:rsid w:val="00183479"/>
     <w:rsid w:val="001C09A4"/>
     <w:rsid w:val="001C378F"/>
     <w:rsid w:val="001D2AAE"/>
     <w:rsid w:val="001E3289"/>
     <w:rsid w:val="001E3FFF"/>
     <w:rsid w:val="00201068"/>
     <w:rsid w:val="00217F70"/>
     <w:rsid w:val="0022281D"/>
     <w:rsid w:val="002243D8"/>
     <w:rsid w:val="00230C42"/>
     <w:rsid w:val="00240837"/>
     <w:rsid w:val="00241A3B"/>
     <w:rsid w:val="00245714"/>
     <w:rsid w:val="00252093"/>
     <w:rsid w:val="0025212B"/>
     <w:rsid w:val="002523BB"/>
+    <w:rsid w:val="00252F67"/>
     <w:rsid w:val="0026037E"/>
     <w:rsid w:val="0027267A"/>
     <w:rsid w:val="00296C74"/>
     <w:rsid w:val="002A3FEB"/>
     <w:rsid w:val="002D256F"/>
     <w:rsid w:val="002D53AE"/>
+    <w:rsid w:val="002D6AC8"/>
     <w:rsid w:val="0031166C"/>
     <w:rsid w:val="003245C3"/>
     <w:rsid w:val="0035018C"/>
     <w:rsid w:val="003530A1"/>
     <w:rsid w:val="003C3B77"/>
     <w:rsid w:val="003C505B"/>
     <w:rsid w:val="003D34FB"/>
     <w:rsid w:val="003E13F3"/>
     <w:rsid w:val="003E3CD7"/>
     <w:rsid w:val="003E5F3C"/>
     <w:rsid w:val="003F6305"/>
     <w:rsid w:val="00405E26"/>
     <w:rsid w:val="00405F5F"/>
     <w:rsid w:val="00406F8D"/>
     <w:rsid w:val="004104E1"/>
     <w:rsid w:val="004363F1"/>
     <w:rsid w:val="00457D2E"/>
     <w:rsid w:val="00472DF3"/>
     <w:rsid w:val="004A5224"/>
     <w:rsid w:val="004C10D8"/>
     <w:rsid w:val="004E19A5"/>
     <w:rsid w:val="004F5166"/>
     <w:rsid w:val="0050937B"/>
     <w:rsid w:val="00515986"/>
     <w:rsid w:val="0053719C"/>
     <w:rsid w:val="005459A5"/>
     <w:rsid w:val="00554D65"/>
     <w:rsid w:val="00565682"/>
     <w:rsid w:val="005902C0"/>
     <w:rsid w:val="005936ED"/>
     <w:rsid w:val="00596DB9"/>
     <w:rsid w:val="005C666B"/>
     <w:rsid w:val="005C7405"/>
     <w:rsid w:val="00606A21"/>
     <w:rsid w:val="00606E66"/>
     <w:rsid w:val="00614134"/>
     <w:rsid w:val="00622049"/>
+    <w:rsid w:val="00625AAC"/>
     <w:rsid w:val="0064119E"/>
     <w:rsid w:val="0064587A"/>
     <w:rsid w:val="00663727"/>
     <w:rsid w:val="00665C5F"/>
     <w:rsid w:val="0068020C"/>
     <w:rsid w:val="00681502"/>
     <w:rsid w:val="00685314"/>
     <w:rsid w:val="006A28CE"/>
     <w:rsid w:val="006A7CC8"/>
     <w:rsid w:val="006B1EE9"/>
     <w:rsid w:val="006D2DF0"/>
     <w:rsid w:val="00717D38"/>
     <w:rsid w:val="00752094"/>
     <w:rsid w:val="007618B9"/>
     <w:rsid w:val="007E17D8"/>
+    <w:rsid w:val="007F4657"/>
     <w:rsid w:val="007F4EC4"/>
     <w:rsid w:val="008125EB"/>
     <w:rsid w:val="00815EB6"/>
     <w:rsid w:val="00821789"/>
     <w:rsid w:val="00847435"/>
     <w:rsid w:val="00852B22"/>
     <w:rsid w:val="008A62CF"/>
     <w:rsid w:val="008A65C2"/>
     <w:rsid w:val="008C0943"/>
     <w:rsid w:val="008C09F2"/>
     <w:rsid w:val="008C255B"/>
     <w:rsid w:val="008C2AE7"/>
     <w:rsid w:val="008C3899"/>
     <w:rsid w:val="008C6DB3"/>
     <w:rsid w:val="008D545B"/>
     <w:rsid w:val="008E2F56"/>
     <w:rsid w:val="00906080"/>
     <w:rsid w:val="009147E2"/>
+    <w:rsid w:val="0094128D"/>
     <w:rsid w:val="0096276D"/>
     <w:rsid w:val="00963237"/>
     <w:rsid w:val="009708E6"/>
     <w:rsid w:val="00970A3D"/>
     <w:rsid w:val="00972B68"/>
     <w:rsid w:val="00993910"/>
     <w:rsid w:val="00994831"/>
     <w:rsid w:val="009A1964"/>
     <w:rsid w:val="009C1B27"/>
     <w:rsid w:val="009C2386"/>
     <w:rsid w:val="009D0654"/>
     <w:rsid w:val="009D50CF"/>
     <w:rsid w:val="009D788F"/>
     <w:rsid w:val="009E151E"/>
     <w:rsid w:val="009E17F5"/>
     <w:rsid w:val="009E60B5"/>
     <w:rsid w:val="009E7E43"/>
     <w:rsid w:val="009F512D"/>
     <w:rsid w:val="00A13ADB"/>
     <w:rsid w:val="00A44C7C"/>
     <w:rsid w:val="00A63911"/>
     <w:rsid w:val="00A84305"/>
     <w:rsid w:val="00AD19D1"/>
     <w:rsid w:val="00AD2457"/>
     <w:rsid w:val="00AF530D"/>
@@ -5794,53 +5836,53 @@
     <w:rsid w:val="77A60546"/>
     <w:rsid w:val="77D335DD"/>
     <w:rsid w:val="78AF438F"/>
     <w:rsid w:val="78CE534B"/>
     <w:rsid w:val="7A55E9B4"/>
     <w:rsid w:val="7B1DB855"/>
     <w:rsid w:val="7D21E3BC"/>
     <w:rsid w:val="7FD79660"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4E2E35A9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4152C324-8136-4632-A9CA-4CF3F1BA9344}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -7544,51 +7586,54 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A3191"/>
+    <w:rsid w:val="001D1381"/>
+    <w:rsid w:val="00252F67"/>
     <w:rsid w:val="002A3191"/>
+    <w:rsid w:val="007F4657"/>
     <w:rsid w:val="00970A3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -7996,60 +8041,52 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3141D9871A5C401C87B85F3A2FA9B811">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="986F8669E6B6429484835E99E35A0911">
     <w:name w:val="986F8669E6B6429484835E99E35A0911"/>
-    <w:rsid w:val="002A3191"/>
-[...2 lines deleted...]
-    <w:name w:val="27DEF675B34542DB9355A998065A75AA"/>
     <w:rsid w:val="002A3191"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -8603,79 +8640,73 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E664C48-CE6A-4C41-8B06-D4BBA5AC51DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0ff0cc33-8217-4bb3-8a5f-7b24ef6209f9"/>
     <ds:schemaRef ds:uri="f17e3ec4-d734-4b9d-ba20-632ab8c2cce1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6B14785-2C07-4315-BBFC-E91B3971F07E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f17e3ec4-d734-4b9d-ba20-632ab8c2cce1"/>
     <ds:schemaRef ds:uri="0ff0cc33-8217-4bb3-8a5f-7b24ef6209f9"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1511</Words>
-  <Characters>8267</Characters>
+  <Words>1510</Words>
+  <Characters>8264</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>135</Lines>
+  <Lines>150</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>U.S. Department of Labor</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9744</CharactersWithSpaces>
+  <CharactersWithSpaces>9740</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ryan, Jeff - ETA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B25BC7063338854A905E6350E31EDF8E</vt:lpwstr>
   </property>